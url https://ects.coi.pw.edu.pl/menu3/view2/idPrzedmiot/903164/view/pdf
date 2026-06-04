--- v3 (2026-03-23)
+++ v4 (2026-06-04)
@@ -773,121 +773,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawy diagnozowania bryły światłości projektorów i reflektorów samochodowych oraz podstawy diagnostyki termowizyjnej podzespołów pojazdu samochodowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kontrola wyników obliczeń w programie komputerowym na podstawie sprawozdania oraz pisemne sprawdzenie wiedzy teoretycznej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W03, Tr1A_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawy diagnozowania typowych uszkodzeń łożysk tocznych i wirujących wałów w oparciu o systemy PT500 (GUNT) i VIBex (EC-Systems)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>