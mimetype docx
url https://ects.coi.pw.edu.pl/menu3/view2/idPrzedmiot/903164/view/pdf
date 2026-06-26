--- v4 (2026-06-04)
+++ v5 (2026-06-26)
@@ -773,331 +773,331 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawy diagnozowania bryły światłości projektorów i reflektorów samochodowych oraz podstawy diagnostyki termowizyjnej podzespołów pojazdu samochodowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kontrola wyników obliczeń w programie komputerowym na podstawie sprawozdania oraz pisemne sprawdzenie wiedzy teoretycznej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W03, Tr1A_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawy diagnozowania typowych uszkodzeń łożysk tocznych i wirujących wałów w oparciu o systemy PT500 (GUNT) i VIBex (EC-Systems)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kontrola wyników diagnozowania uszkodzeń na podstawie sprawozdania, weryfikacja znajomości podstaw teoretycznych na podstawie sprawdzianu pisemnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W03, Tr1A_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna sposoby diagnozowania układu hamulcowego i zawieszenia oraz wyrównoważania kół jezdnych samochodu osobowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kontrola wyników diagnozowania uszkodzeń na podstawie sprawozdania, weryfikacja znajomości podstaw teoretycznych na podstawie sprawdzianu pisemnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zakres i podstawy badań stacjonarnych wybranych elementów pojazdu szynowego i toru przed dopuszczeniem do eksploatacji</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kontrola znajomości zakresu badań na podstawie sprawdzianu pisemnego i sprawozdania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
-      </w:r>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma uporządkowaną wiedzę z zakresu metod pomiarów oraz analizy i przetwarzania sygnałów
 diagnostycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>