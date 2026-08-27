--- v5 (2026-06-26)
+++ v6 (2026-08-27)
@@ -913,191 +913,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W03, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna sposoby diagnozowania układu hamulcowego i zawieszenia oraz wyrównoważania kół jezdnych samochodu osobowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kontrola wyników diagnozowania uszkodzeń na podstawie sprawozdania, weryfikacja znajomości podstaw teoretycznych na podstawie sprawdzianu pisemnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna sposoby diagnozowania układu hamulcowego i zawieszenia oraz wyrównoważania kół jezdnych samochodu osobowego</w:t>
+        <w:t xml:space="preserve">Zna zakres i podstawy badań stacjonarnych wybranych elementów pojazdu szynowego i toru przed dopuszczeniem do eksploatacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kontrola wyników diagnozowania uszkodzeń na podstawie sprawozdania, weryfikacja znajomości podstaw teoretycznych na podstawie sprawdzianu pisemnego.</w:t>
+        <w:t xml:space="preserve">Kontrola znajomości zakresu badań na podstawie sprawdzianu pisemnego i sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma uporządkowaną wiedzę z zakresu metod pomiarów oraz analizy i przetwarzania sygnałów
 diagnostycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>