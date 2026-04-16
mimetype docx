--- v2 (2026-02-09)
+++ v3 (2026-04-16)
@@ -894,67 +894,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne nr 2 z wykładu; warunkiem minimalnym osiągnięcia efektu jest uzyskanie wskaźnika jakościowego oceny powyżej 50% za polecenia lub ich fragmenty w zakresie tematycznym tego efektu.
 Kolokwium pisemne nr 2 z ćwiczeń audytoryjnych, warunkiem minimalnym osiągnięcia efektu jest uzyskanie wskaźnika jakościowego oceny powyżej 50% za zadania lub ich fragmenty w zakresie tematycznym tego efektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę na temat mechaniki ruchu krzywoliniowego samochodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -965,51 +965,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne nr 2 z wykładu; warunkiem minimalnym osiągnięcia efektu jest uzyskanie wskaźnika jakościowego oceny powyżej 50% za polecenia lub ich fragmenty w zakresie tematycznym tego efektu.
 Kolokwium pisemne nr 2 z ćwiczeń audytoryjnych, warunkiem minimalnym osiągnięcia efektu jest uzyskanie wskaźnika jakościowego oceny powyżej 50% za zadania lub ich fragmenty w zakresie tematycznym tego efektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>