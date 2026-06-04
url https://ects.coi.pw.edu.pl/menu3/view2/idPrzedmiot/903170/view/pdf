--- v4 (2026-05-08)
+++ v5 (2026-06-04)
@@ -823,67 +823,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne nr 1 z wykładu; warunkiem minimalnym osiągnięcia efektu jest uzyskanie wskaźnika jakościowego oceny powyżej 50% za polecenia lub ich fragmenty w zakresie tematycznym tego efektu.
 Kolokwium pisemne nr 1 z ćwiczeń audytoryjnych, warunkiem minimalnym osiągnięcia efektu jest uzyskanie wskaźnika jakościowego oceny powyżej 50% za zadania lub ich fragmenty w zakresie tematycznym tego efektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę na temat mechaniki procesu hamowania samochodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -965,67 +965,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne nr 2 z wykładu; warunkiem minimalnym osiągnięcia efektu jest uzyskanie wskaźnika jakościowego oceny powyżej 50% za polecenia lub ich fragmenty w zakresie tematycznym tego efektu.
 Kolokwium pisemne nr 2 z ćwiczeń audytoryjnych, warunkiem minimalnym osiągnięcia efektu jest uzyskanie wskaźnika jakościowego oceny powyżej 50% za zadania lub ich fragmenty w zakresie tematycznym tego efektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę na temat prędkości ekonomicznej i zasad oszczędnej jazdy samochodem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>