--- v1 (2026-02-08)
+++ v2 (2026-04-16)
@@ -845,207 +845,207 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na zaliczeniu ustnym 1 pytanie dotyczące zagadnień opisanych w efekcie W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zasady konstruowania dróg zwrotnicowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ćwiczenia projektowe dotyczące efektu W03 –  wykonanie dokumentacji projektowej wraz z obliczeniami oraz 1 pytanie ustne dotyczące zagadnień opisanych w efekcie W03.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zasady konstruowania dróg zwrotnicowych</w:t>
+        <w:t xml:space="preserve">Zna zasady konstruowania urządzeń do obsługi pasażerów i ładunków</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ćwiczenia projektowe dotyczące efektu W03 –  wykonanie dokumentacji projektowej wraz z obliczeniami oraz 1 pytanie ustne dotyczące zagadnień opisanych w efekcie W03.</w:t>
+        <w:t xml:space="preserve">Ćwiczenia projektowe dotyczące efektu W04 –  wykonanie dokumentacji projektowej wraz z obliczeniami oraz 1 pytanie ustne dotyczące zagadnień opisanych w efekcie W04.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>