--- v2 (2026-04-16)
+++ v3 (2026-05-08)
@@ -845,67 +845,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na zaliczeniu ustnym 1 pytanie dotyczące zagadnień opisanych w efekcie W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna zasady konstruowania dróg zwrotnicowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1081,51 +1081,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U03, Tr1A_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>