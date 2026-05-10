--- v3 (2026-03-23)
+++ v4 (2026-05-10)
@@ -896,51 +896,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena pracy projektowej w zakresie zaprojektowanych jednostek ładunkowych i rozmieszczenia ładunku w pojeździe. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U24, Tr1A_U11</w:t>
+        <w:t xml:space="preserve">Tr1A_U11, Tr1A_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -966,67 +966,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena pracy projektowej w zakresie poprawności i racjonalności rozwiązań przyjętych w zakresie mocowania ładunku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U24, Tr1A_U25</w:t>
+        <w:t xml:space="preserve">Tr1A_U25, Tr1A_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma umiejętność wymiarowania procesów transportowych ze względu na wydajność oraz koszty przy uwzględnieniu środków transportowych rozdzielnych i zespolonych oraz warunków pracy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>