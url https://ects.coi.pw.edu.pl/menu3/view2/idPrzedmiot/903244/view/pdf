--- v4 (2026-05-10)
+++ v5 (2026-06-26)
@@ -966,51 +966,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena pracy projektowej w zakresie poprawności i racjonalności rozwiązań przyjętych w zakresie mocowania ładunku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U25, Tr1A_U24</w:t>
+        <w:t xml:space="preserve">Tr1A_U24, Tr1A_U25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>