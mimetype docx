--- v3 (2026-03-23)
+++ v4 (2026-05-08)
@@ -1050,51 +1050,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">posiada wiedzę dotyczacą środków transportu wewnętrznego wykorzystywanych w typowych układach magazynowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1200,51 +1200,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">posiada przygotowanie merytoryczne  i ograniczoną sprawność konstrukcyjną umożliwiającą projektowanie i dobór prostych środków transportu wewnętrznego lub ich elementów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>