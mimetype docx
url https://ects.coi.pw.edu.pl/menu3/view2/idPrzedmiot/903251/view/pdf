--- v4 (2026-05-08)
+++ v5 (2026-08-06)
@@ -910,341 +910,341 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">posiada wiedzę teoretyczną dotyczącą klasyfikacji, budowy i zastosowania przenośników z uwzględnieniem wielkiej ich różnorodności</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wykład –  2 zaliczenia w formie pisemnej (pytania celowane) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">posiada wiedzę teoretyczną dotyczącą klasyfikacji, budowy i zastosowania przenośników z uwzględnieniem wielkiej ich różnorodności</w:t>
+        <w:t xml:space="preserve">posiada wiedzę teoretyczną dotyczącą klasyfikacji, budowy i zastosowania wózków jezdniowych z uwzględnieniem ich rodzajów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wykład –  2 zaliczenia w formie pisemnej (pytania celowane) </w:t>
+        <w:t xml:space="preserve">wykład –  2 zaliczenia w formie pisemnej (pytania celowane)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">posiada wiedzę teoretyczną dotyczącą klasyfikacji, budowy i zastosowania wózków jezdniowych z uwzględnieniem ich rodzajów</w:t>
+        <w:t xml:space="preserve">posiada wiedzę dotyczacą środków transportu wewnętrznego wykorzystywanych w typowych układach magazynowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">wykład – 2 zaliczenia w formie pisemnej (pytania celowane)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">posiada umiejętność rozpoznania  i scharakteryzowania środka transportu wewnętrznego zgodnie z poznana klasyfikacją  i umie określić jego przeznaczenie transportowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">wykład –  2 zaliczenia w formie pisemnej (pytania celowane)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09</w:t>
+        <w:t xml:space="preserve">Tr1A_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">posiada przygotowanie merytoryczne  i ograniczoną sprawność konstrukcyjną umożliwiającą projektowanie i dobór prostych środków transportu wewnętrznego lub ich elementów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>