--- v2 (2026-02-09)
+++ v3 (2026-04-16)
@@ -894,67 +894,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena bieżącej pracy wykonywanej w trakcie zajęć oraz obrona projektów przed końcem semestru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U24, Tr1A_U25</w:t>
+        <w:t xml:space="preserve">Tr1A_U25, Tr1A_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ukształtować i zwymiarować z punktu widzenia wydajności automatyczny system magazynowy dla określonego zadania logistycznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>