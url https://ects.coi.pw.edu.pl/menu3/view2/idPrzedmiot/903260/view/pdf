--- v3 (2026-04-16)
+++ v4 (2026-05-09)
@@ -760,201 +760,201 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę potrzebną do doboru racjonalnych rozwiązań w zakresie automatycznych systemów magazynowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena bieżącej pracy wykonywanej w trakcie zajęć oraz obrona projektów przed końcem semestru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę potrzebną do doboru racjonalnych rozwiązań w zakresie automatycznych systemów magazynowych.</w:t>
+        <w:t xml:space="preserve">Potrafi dobrać odpowiednie rozwiązania techniczne i organizacyjne w zakresie automatycznych technologii magazynowych i utworzyć z nich spójny system techniczny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena bieżącej pracy wykonywanej w trakcie zajęć oraz obrona projektów przed końcem semestru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_U24, Tr1A_U25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ukształtować i zwymiarować z punktu widzenia wydajności automatyczny system magazynowy dla określonego zadania logistycznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>