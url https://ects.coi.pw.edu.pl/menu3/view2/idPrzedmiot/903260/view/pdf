--- v4 (2026-05-09)
+++ v5 (2026-06-26)
@@ -760,51 +760,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę potrzebną do doboru racjonalnych rozwiązań w zakresie automatycznych systemów magazynowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -980,51 +980,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U08, Tr1A_U20, Tr1A_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykorzystać wybrane środowisko symulacyjne do potwierdzenia założeń projektowych i weryfikacji obliczeń w zakresie automatycznych rozwiązań magazynowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>