--- v5 (2026-06-26)
+++ v6 (2026-08-27)
@@ -964,67 +964,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena bieżącej pracy wykonywanej w trakcie zajęć oraz obrona projektów przed końcem semestru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U08, Tr1A_U20, Tr1A_U24</w:t>
+        <w:t xml:space="preserve">Tr1A_U24, Tr1A_U08, Tr1A_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykorzystać wybrane środowisko symulacyjne do potwierdzenia założeń projektowych i weryfikacji obliczeń w zakresie automatycznych rozwiązań magazynowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>