--- v2 (2026-03-23)
+++ v3 (2026-04-16)
@@ -740,67 +740,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie projektu przez studenta, a następnie obrona projektu u prowadzącego zajęcia i ocena końcowa na którą składa się: ocena z wykonanego projektu i ocena z obrony projektu. Wymagana jest średnia minimum 3,0; przy czym wymagane są pozytywne oceny cząstkowe (min 3,0).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma szczegółową wiedzę w zakresie zasad rozmieszczania i zabezpieczania ładunków na środkach przewozowych; zna podstawowe metody: wyznaczenia liczby środków transportu, urządzeń i maszyn ładunkowych oraz obciążenia frontów ładunkowych; stosowane przy obliczaniu wskaźników mechanizacji prac ładunkowych oraz wskaźników wykorzystania środków przewozowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1119,51 +1119,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>