--- v4 (2026-05-08)
+++ v5 (2026-06-03)
@@ -977,51 +977,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U24, Tr1A_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi pozyskiwać informacje w zakresie nowych rozwiązań dotyczących maszyn i urządzeń ładunkowych oraz rozwiązań technologicznych terminali przeładunkowych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>