--- v2 (2026-01-29)
+++ v3 (2026-04-16)
@@ -844,51 +844,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W03, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma szczegółową wiedzę w zakresie urządzeń stosowanych w pomiarach dla różnych celów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>