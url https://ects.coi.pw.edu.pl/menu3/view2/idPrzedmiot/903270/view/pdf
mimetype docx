--- v3 (2026-04-16)
+++ v4 (2026-06-04)
@@ -1204,51 +1204,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada biegłość metodyczną i rachunkową w wyznaczaniu przepustowości różnych elementów infrastruktury drogowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>