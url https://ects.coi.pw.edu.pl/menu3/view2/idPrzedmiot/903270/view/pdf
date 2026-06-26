--- v4 (2026-06-04)
+++ v5 (2026-06-26)
@@ -774,141 +774,211 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma szczegółową wiedzę w zakresie technologii wykonywania pomiarów wielkości i jakości ruchu drogowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium pisemne, 4 pytania otwarte po 3 punkty każde, treści efektu w zakresie pytań zaliczeniowych, wymagane jest uzyskanie co najmniej 50% + 1 punktu ze wszystkich kolokwiów wykładowych oraz z każdego z osobna co najmniej 33% możliwych do otrzymania punktów. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W03, Tr1A_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma szczegółową wiedzę w zakresie technologii wykonywania pomiarów wielkości i jakości ruchu drogowego.</w:t>
+        <w:t xml:space="preserve">Ma szczegółową wiedzę w zakresie urządzeń stosowanych w pomiarach dla różnych celów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne, 4 pytania otwarte po 3 punkty każde, treści efektu w zakresie pytań zaliczeniowych, wymagane jest uzyskanie co najmniej 50% + 1 punktu ze wszystkich kolokwiów wykładowych oraz z każdego z osobna co najmniej 33% możliwych do otrzymania punktów. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W03, Tr1A_W09</w:t>
+        <w:t xml:space="preserve">Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma szczegółową wiedzę w zakresie urządzeń stosowanych w pomiarach dla różnych celów.</w:t>
+        <w:t xml:space="preserve">Ma podstawową wiedzę o trendach rozwojowych w konstrukcji urządzeń i technologii pomiarów. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne, 4 pytania otwarte po 3 punkty każde, treści efektu w zakresie pytań zaliczeniowych, wymagane jest uzyskanie co najmniej 50% + 1 punktu ze wszystkich kolokwiów wykładowych oraz z każdego z osobna co najmniej 33% możliwych do otrzymania punktów. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -927,328 +997,258 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę o trendach rozwojowych w konstrukcji urządzeń i technologii pomiarów. </w:t>
+        <w:t xml:space="preserve">Zna zależności matematyczne opisujące zasady wyznaczania przepustowości różnymi metodami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium pisemne z ćwiczeń, część zadania rachunkowego wymagająca zastosowania odpowiedniej metody i rozwiązania zadania, wymagane jest przedstawienie odpowiedniej metody i poprawne rozwiązanie przynajmniej połowy zadania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi planować i przeprowadzać eksperyment, proste badania i pomiary ruchu drogowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne, 4 pytania otwarte po 3 punkty każde, treści efektu w zakresie pytań zaliczeniowych, wymagane jest uzyskanie co najmniej 50% + 1 punktu ze wszystkich kolokwiów wykładowych oraz z każdego z osobna co najmniej 33% możliwych do otrzymania punktów. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zależności matematyczne opisujące zasady wyznaczania przepustowości różnymi metodami.</w:t>
+        <w:t xml:space="preserve">Potrafi stosować odpowiednie metody do badań i analizy ruchu drogowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium pisemne z ćwiczeń, część zadania rachunkowego wymagająca zastosowania odpowiedniej metody i rozwiązania zadania, wymagane jest przedstawienie odpowiedniej metody i poprawne rozwiązanie przynajmniej połowy zadania.</w:t>
+        <w:t xml:space="preserve">Kolokwium pisemne, 4 pytania otwarte po 3 punkty każde, treści efektu w zakresie pytań zaliczeniowych, wymagane jest uzyskanie co najmniej 50% + 1 punktu ze wszystkich kolokwiów wykładowych oraz z każdego z osobna co najmniej 33% możliwych do otrzymania punktów. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...78 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada biegłość metodyczną i rachunkową w wyznaczaniu przepustowości różnych elementów infrastruktury drogowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>