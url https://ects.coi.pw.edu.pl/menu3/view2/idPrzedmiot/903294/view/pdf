--- v9 (2026-08-26)
+++ v10 (2026-10-13)
@@ -1046,67 +1046,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: prawidłowe wykonanie projektu w części dotyczącej obwodów zależnościowych. Ocena podsumowująca: ustna obrona projektu w części dotyczącej obwodów zależnościowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U25, Tr1A_U08, Tr1A_U10, Tr1A_U24</w:t>
+        <w:t xml:space="preserve">Tr1A_U08, Tr1A_U10, Tr1A_U24, Tr1A_U25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opracować tablicę zależności dla przykładowej stacji o zadanej w projekcie charakterystyce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1186,51 +1186,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: prawidłowe wykonanie projektu w części dotyczącej planu schematycznego. Ocena podsumowująca: ustna obrona projektu w części dotyczącej planu schematycznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U08, Tr1A_U10, Tr1A_U24, Tr1A_U25</w:t>
+        <w:t xml:space="preserve">Tr1A_U10, Tr1A_U24, Tr1A_U25, Tr1A_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>