--- v4 (2026-03-24)
+++ v5 (2026-06-26)
@@ -761,67 +761,67 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa kolokwia zawierające łącznie 5 pytań opisowych, w tym co najmniej 1 pytanie dotyczące bezpośrednio treści weryfikowanego efektu. Wymagana częściowa odpowiedź na
 każde z nich, tzn. co najmniej 50%. Możliwość zaliczenia 2 kolokwium na podstawie przygotowanego referatu i prezentacji na temat wcześniej ustalony z prowadzącym zajęcia.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W08, Tr1A_W09</w:t>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna elementy i rozwiązania ukladowe obwodów głównych i układów zasilania lokomotyw</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>