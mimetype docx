--- v1 (2026-03-23)
+++ v2 (2026-05-09)
@@ -776,261 +776,261 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozumie procesy zachodzące w analogowych  i cyfrowych systemach łączności i radiokomunikacji w lotnictwie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium: część teoretyczna - wymagane jest udzielenie odpowiedzi na przynajmniej 3 pytania; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zastosowanie elementów, układów  i systemów łączności w zarządzaniu i kierowaniu w transporcie lotniczym </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium: część teoretyczna - wymagane jest udzielenie odpowiedzi na przynajmniej 3 pytania; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe metody i techniki stosowane  w budowie sieci łączności dla potrzeb transportu lotniczego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium: część teoretyczna - wymagane jest udzielenie odpowiedzi na przynajmniej 3 pytania; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>