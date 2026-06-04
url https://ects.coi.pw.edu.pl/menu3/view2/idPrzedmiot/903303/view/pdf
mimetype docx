--- v2 (2026-05-09)
+++ v3 (2026-06-04)
@@ -846,191 +846,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zastosowanie elementów, układów  i systemów łączności w zarządzaniu i kierowaniu w transporcie lotniczym </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium: część teoretyczna - wymagane jest udzielenie odpowiedzi na przynajmniej 3 pytania; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zastosowanie elementów, układów  i systemów łączności w zarządzaniu i kierowaniu w transporcie lotniczym </w:t>
+        <w:t xml:space="preserve">Zna podstawowe metody i techniki stosowane  w budowie sieci łączności dla potrzeb transportu lotniczego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium: część teoretyczna - wymagane jest udzielenie odpowiedzi na przynajmniej 3 pytania; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09</w:t>
+        <w:t xml:space="preserve">Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>