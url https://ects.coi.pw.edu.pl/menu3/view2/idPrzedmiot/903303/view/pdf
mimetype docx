--- v3 (2026-06-04)
+++ v4 (2026-08-05)
@@ -846,51 +846,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna zastosowanie elementów, układów  i systemów łączności w zarządzaniu i kierowaniu w transporcie lotniczym </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1066,51 +1066,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dokonać analizy sposobu funkcjonowania i ocenić istniejące rozwiązania (urządzenia i systemy) w dla potrzeb zarządzania i kierowania w transporcie lotniczym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>