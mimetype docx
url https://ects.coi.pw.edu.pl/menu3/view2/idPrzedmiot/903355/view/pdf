--- v6 (2026-08-26)
+++ v7 (2026-10-13)
@@ -908,51 +908,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na egzaminie  - część zadaniowa oraz na ćwiczeniach kolokwium: rozwiązanie zadania sprawdzającego wiedzę z zakresu analizy belek zginanych.
 weryfikacja na egzaminie - część teoretyczna: pytania otwarte z ww zakresu
 Zaliczenie na podstawie otrzymania minimum 60 % za prawidłowe rozwiązanie  zadania  i udzielenie odpowiedzi na pytanie otwarte.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W02, Tr1A_W06</w:t>
+        <w:t xml:space="preserve">Tr1A_W02, Tr1A_W06, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -982,51 +982,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na egzaminie  - część zadaniowa oraz kolokwium: rozwiązanie zadań,
 weryfikacja na egzaminie - część teoretyczna: pytania otwarte z ww zakresu
 Zaliczenie na podstawie otrzymania minimum 60 % za prawidłowe rozwiązanie  zadania  i udzielenie odpowiedzi na pytanie otwarte.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W02, Tr1A_W06, Tr1A_W07</w:t>
+        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W02, Tr1A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>