--- v2 (2026-03-23)
+++ v3 (2026-04-16)
@@ -762,67 +762,67 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">weryfikacja na egzaminie - część zadaniowa oraz  na ćwiczeniach - kolokwium  rozwiązanie wymagające wiedzy o  zasadach równowagi statycznej,  właściwości naprężenia, obliczania odkształceń; 
 weryfikacja na egzaminie - część teoretyczna: pytania otwarte z ww zakresu
 Zaliczenie na podstawie otrzymania minimum 60 % za prawidłowe rozwiązanie  zadania  i udzielenie odpowiedzi na pytanie otwarte. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W06, Tr1A_W07</w:t>
+        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna uogólnione prawo Hooke'a. Zna zasady analizy układów prętowych i zjawiska skręcania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -982,51 +982,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na egzaminie  - część zadaniowa oraz kolokwium: rozwiązanie zadań,
 weryfikacja na egzaminie - część teoretyczna: pytania otwarte z ww zakresu
 Zaliczenie na podstawie otrzymania minimum 60 % za prawidłowe rozwiązanie  zadania  i udzielenie odpowiedzi na pytanie otwarte.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W02, Tr1A_W06</w:t>
+        <w:t xml:space="preserve">Tr1A_W02, Tr1A_W06, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1069,51 +1069,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W02, Tr1A_W06, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada podstawową wiedzę w zakresie budowy równań ruchu ciał materialnych w oparciu o równania Newtona i zasady zmienności dynamiki.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,67 +1127,67 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na egzaminie  - część zadaniowa oraz na ćwiczeniach -  kolokwium: rozwiązanie zadań wymagające wiedzy w zakresie budowy równań ruchu ciał materialnych w oparciu o równania Newtona i zasady zmienności dynamiki.
 weryfikacja na egzaminie - część teoretyczna: pytania otwarte z ww zakresu
 Zaliczenie na podstawie otrzymania minimum 60 % za prawidłowe rozwiązanie  zadania  i udzielenie odpowiedzi na pytanie otwarte.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W02, Tr1A_W06</w:t>
+        <w:t xml:space="preserve">Tr1A_W02, Tr1A_W06, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>