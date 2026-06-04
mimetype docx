--- v3 (2026-04-16)
+++ v4 (2026-06-04)
@@ -762,67 +762,67 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">weryfikacja na egzaminie - część zadaniowa oraz  na ćwiczeniach - kolokwium  rozwiązanie wymagające wiedzy o  zasadach równowagi statycznej,  właściwości naprężenia, obliczania odkształceń; 
 weryfikacja na egzaminie - część teoretyczna: pytania otwarte z ww zakresu
 Zaliczenie na podstawie otrzymania minimum 60 % za prawidłowe rozwiązanie  zadania  i udzielenie odpowiedzi na pytanie otwarte. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W06</w:t>
+        <w:t xml:space="preserve">Tr1A_W06, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna uogólnione prawo Hooke'a. Zna zasady analizy układów prętowych i zjawiska skręcania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -998,51 +998,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W02, Tr1A_W06, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę o prawach mechaniki klasycznej – Newtona i ich zastosowaniu w badaniu ruchu ciał materialnych (punktu i bryły). Zna zasady zachowania pędu, momentu pędu i energii kinetycznej oraz ich związek z II prawem Newtona. 
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1069,51 +1069,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W02, Tr1A_W06, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada podstawową wiedzę w zakresie budowy równań ruchu ciał materialnych w oparciu o równania Newtona i zasady zmienności dynamiki.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>