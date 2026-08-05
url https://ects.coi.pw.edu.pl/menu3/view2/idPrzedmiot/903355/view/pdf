--- v4 (2026-06-04)
+++ v5 (2026-08-05)
@@ -778,51 +778,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W06, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna uogólnione prawo Hooke'a. Zna zasady analizy układów prętowych i zjawiska skręcania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -982,51 +982,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na egzaminie  - część zadaniowa oraz kolokwium: rozwiązanie zadań,
 weryfikacja na egzaminie - część teoretyczna: pytania otwarte z ww zakresu
 Zaliczenie na podstawie otrzymania minimum 60 % za prawidłowe rozwiązanie  zadania  i udzielenie odpowiedzi na pytanie otwarte.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W02, Tr1A_W06, Tr1A_W07</w:t>
+        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W02, Tr1A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>