--- v5 (2026-08-05)
+++ v6 (2026-08-26)
@@ -778,51 +778,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W06, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna uogólnione prawo Hooke'a. Zna zasady analizy układów prętowych i zjawiska skręcania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -908,51 +908,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na egzaminie  - część zadaniowa oraz na ćwiczeniach kolokwium: rozwiązanie zadania sprawdzającego wiedzę z zakresu analizy belek zginanych.
 weryfikacja na egzaminie - część teoretyczna: pytania otwarte z ww zakresu
 Zaliczenie na podstawie otrzymania minimum 60 % za prawidłowe rozwiązanie  zadania  i udzielenie odpowiedzi na pytanie otwarte.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W02, Tr1A_W06, Tr1A_W07</w:t>
+        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W02, Tr1A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -982,67 +982,67 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na egzaminie  - część zadaniowa oraz kolokwium: rozwiązanie zadań,
 weryfikacja na egzaminie - część teoretyczna: pytania otwarte z ww zakresu
 Zaliczenie na podstawie otrzymania minimum 60 % za prawidłowe rozwiązanie  zadania  i udzielenie odpowiedzi na pytanie otwarte.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W02, Tr1A_W06</w:t>
+        <w:t xml:space="preserve">Tr1A_W02, Tr1A_W06, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę o prawach mechaniki klasycznej – Newtona i ich zastosowaniu w badaniu ruchu ciał materialnych (punktu i bryły). Zna zasady zachowania pędu, momentu pędu i energii kinetycznej oraz ich związek z II prawem Newtona. 
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>