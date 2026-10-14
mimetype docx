--- v6 (2026-06-05)
+++ v7 (2026-10-14)
@@ -906,51 +906,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ćwiczenia audytoryjne – zaliczenie zespołowych prac domowych. Uzupełnieniem każdej pracy pisemnej są odpowiedzi ustne studentów, świadczące o wkładzie każdego członka zespołu w wykonanie pracy domowej. Warunkiem zaliczenia ćwiczeń audytoryjnych jest uzyskanie pozytywnych ocen z przedłożonych prac domowych i odpowiedzi ustnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W10</w:t>
+        <w:t xml:space="preserve">Tr1A_W10, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1002,51 +1002,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada umiejętność przedstawiania schematycznego układów silnika i prezentowania charakterystyk silnika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>