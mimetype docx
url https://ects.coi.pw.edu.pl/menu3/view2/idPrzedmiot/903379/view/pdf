--- v7 (2026-08-26)
+++ v8 (2026-10-13)
@@ -912,51 +912,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna dokumentację technologiczną procesu produkcji i naprawy elementów samochodowych oraz sposoby napraw wybranych elementów pojazdów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -966,51 +966,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z wykładu; warunkiem minimalnym osiągnięcia efektu jest uzyskanie wskaźnika jakościowego oceny powyżej 50% za pytania w zakresie tematycznym tego efektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1132,51 +1132,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U24, Tr1A_U03, Tr1A_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma umiejętność opracowywania procesu technologicznego produkcji i naprawy samochodu oraz procedur demontażu i montażu przykładowych podzespołów z uwzględnieniem doboru wyposażenia stanowisk naprawczych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>