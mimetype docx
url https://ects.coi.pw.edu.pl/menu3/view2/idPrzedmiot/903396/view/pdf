--- v2 (2026-02-08)
+++ v3 (2026-04-16)
@@ -743,67 +743,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: dwa kolokwia. Każde zawiera 6 pytań otwartych. Należy odpowiedzieć na 4 pytania, aby zaliczyć. 
 Ocena podsumowująca: egzamin - 6 pytań otwartych. Należy odpowiedzieć na 4 pytania. Przedmiot można zaliczyć dwoma kolokwiami na min ocenę 4.0 lub napisać egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W03</w:t>
+        <w:t xml:space="preserve">Tr1A_W03, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę wykonywania pomiarów z wykorzystaniem różnych metod pomiarowych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>