--- v3 (2026-04-16)
+++ v4 (2026-07-17)
@@ -743,67 +743,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: dwa kolokwia. Każde zawiera 6 pytań otwartych. Należy odpowiedzieć na 4 pytania, aby zaliczyć. 
 Ocena podsumowująca: egzamin - 6 pytań otwartych. Należy odpowiedzieć na 4 pytania. Przedmiot można zaliczyć dwoma kolokwiami na min ocenę 4.0 lub napisać egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W03, Tr1A_W07</w:t>
+        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę wykonywania pomiarów z wykorzystaniem różnych metod pomiarowych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1051,51 +1051,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić analizę błędów dla pomiarów bezpośrednich i pośrednich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>