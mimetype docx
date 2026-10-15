--- v2 (2026-05-09)
+++ v3 (2026-10-15)
@@ -788,51 +788,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę teoretyczną dotyczącą linii i torów kolejowe - podziały na kategorie i klasy; posiada wiedzę teoretyczną dotyczącą nawierzchni kolejowej i rozjazdów - obciążenia, konstrukcja, diagnostyka i utrzymanie; posiada wiedzę teoretyczną dotyczącą kolejowych nawierzchni niekonwencjonalnych; posiada wiedzę teoretyczną dotyczącą linii dużych prędkości; kolejowych budowli inżynieryjnych; posiada wiedzę teoretyczną dotyczącą infrastruktury transportu szynowego w mieście i aglomeracji - tramwaje, metro, szybka kolej miejska i regionalna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>