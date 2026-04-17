--- v3 (2026-02-09)
+++ v4 (2026-04-17)
@@ -762,51 +762,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna zasady doboru głównych parametrów silnika do pojazdu oraz opis jego własności trakcyjnych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -817,67 +817,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium z wykładu, trzy pytania otwarte dotyczące materiału prezentowanego w ramach wykładu. 
 Kolokwium z ćwiczeń, obejmujące dwa zadania obliczeniowe o zakresie i skali trudności nie większej niż zaprezentowane na ćwiczeniach. Wymagane jest uzyskanie 50% maksymalnej liczby punktów. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę na temat procesu hamowania i ruchu krzywoliniowego samochodu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>