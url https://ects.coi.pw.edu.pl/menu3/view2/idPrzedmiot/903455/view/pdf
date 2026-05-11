--- v4 (2026-04-17)
+++ v5 (2026-05-11)
@@ -762,51 +762,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna zasady doboru głównych parametrów silnika do pojazdu oraz opis jego własności trakcyjnych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1056,51 +1056,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi poprawnie używać pojęć i porozumiewać się w środowisku zawodowym z użyciem specjalistycznej terminologii dotyczącej teorii ruchu samochodu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>