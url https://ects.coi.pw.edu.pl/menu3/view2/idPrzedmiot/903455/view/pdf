--- v5 (2026-05-11)
+++ v6 (2026-07-18)
@@ -1056,51 +1056,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi poprawnie używać pojęć i porozumiewać się w środowisku zawodowym z użyciem specjalistycznej terminologii dotyczącej teorii ruchu samochodu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1111,51 +1111,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium z wykładu, trzy pytania otwarte dotyczące materiału prezentowanego w ramach wykładu. 
 Kolokwium z ćwiczeń, obejmujące dwa zadania obliczeniowe o zakresie i skali trudności nie większej niż zaprezentowane na ćwiczeniach. Wymagane jest uzyskanie 50% maksymalnej liczby punktów. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U03, Tr1A_U02</w:t>
+        <w:t xml:space="preserve">Tr1A_U02, Tr1A_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>