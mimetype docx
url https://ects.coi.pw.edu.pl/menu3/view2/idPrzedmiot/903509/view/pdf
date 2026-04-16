--- v1 (2026-02-09)
+++ v2 (2026-04-16)
@@ -1036,71 +1036,141 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wstępną wiedzę o projektowaniu urządzeń srk</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egz. pisemny lub ustny - ocena odpowiedzi na otwarte pytania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wstępną wiedzę o projektowaniu urządzeń srk</w:t>
+        <w:t xml:space="preserve">Zna elementy wewnętrzne stosowane w sterowaniu ruchem kolejowym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egz. pisemny lub ustny - ocena odpowiedzi na otwarte pytania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1119,58 +1189,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W07: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W08: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna elementy wewnętrzne stosowane w sterowaniu ruchem kolejowym</w:t>
+        <w:t xml:space="preserve">Rozumie cel stosowania urządzeń przekazywania informacji do pojazdu kolejowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egz. pisemny lub ustny - ocena odpowiedzi na otwarte pytania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1181,276 +1251,206 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W08: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie cel stosowania urządzeń przekazywania informacji do pojazdu kolejowego</w:t>
+        <w:t xml:space="preserve">Potrafi poprawnie używać pojęć charakterystycznych dla sterowania ruchem kolejowym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egz. pisemny lub ustny - ocena odpowiedzi na otwarte pytania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09</w:t>
+        <w:t xml:space="preserve">Tr1A_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi poprawnie używać pojęć charakterystycznych dla sterowania ruchem kolejowym.</w:t>
+        <w:t xml:space="preserve">Rozumie potrzebę uczenia się, w celu podnoszenia swoich kompetencji zawodowych i osobistych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egz. pisemny lub ustny - ocena odpowiedzi na otwarte pytania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U03</w:t>
+        <w:t xml:space="preserve">Tr1A_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_KK, P6U_K</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość wpływu działalności inżynierskiej na środowisko i odpowiedzialność za podejmowane decyzje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>