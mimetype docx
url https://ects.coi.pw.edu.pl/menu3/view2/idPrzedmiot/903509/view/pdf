--- v2 (2026-04-16)
+++ v3 (2026-06-05)
@@ -1036,51 +1036,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wstępną wiedzę o projektowaniu urządzeń srk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>