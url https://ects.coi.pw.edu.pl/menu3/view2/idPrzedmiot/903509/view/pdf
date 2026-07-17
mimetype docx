--- v4 (2026-06-23)
+++ v5 (2026-07-17)
@@ -966,51 +966,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna nowe techniki stosowane w prowadzeniu ruchu kolejowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1476,51 +1476,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie społeczne aspekty stosowania zdobytej wiedzy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>