--- v2 (2026-03-23)
+++ v3 (2026-04-16)
@@ -896,137 +896,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wypowiedzi na zajęciach, prezentacja</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U07, Tr1A_U04</w:t>
+        <w:t xml:space="preserve">Tr1A_U04, Tr1A_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przeczytać i zrozumieć tekst dotyczący danego tematu, tekst dotyczący zagadnień związanych z dniem codziennym, potrafi przeczytać i zrozumieć rubryki w formularzu. Potrafi zrozumieć główne wątki przekazu tekstu z zakresu studiowanej dziedziny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Prace domowe, praca na zajęciach, testy modułowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UK</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zrozumieć krótkie komunikaty, potrafi zrozumieć audycję radiową dotyczącą omawianego tematu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>