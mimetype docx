--- v3 (2026-04-16)
+++ v4 (2026-06-05)
@@ -896,207 +896,207 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wypowiedzi na zajęciach, prezentacja</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U04, Tr1A_U07</w:t>
+        <w:t xml:space="preserve">Tr1A_U07, Tr1A_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przeczytać i zrozumieć tekst dotyczący danego tematu, tekst dotyczący zagadnień związanych z dniem codziennym, potrafi przeczytać i zrozumieć rubryki w formularzu. Potrafi zrozumieć główne wątki przekazu tekstu z zakresu studiowanej dziedziny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Prace domowe, praca na zajęciach, testy modułowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zrozumieć krótkie komunikaty, potrafi zrozumieć audycję radiową dotyczącą omawianego tematu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Praca na zajęciach, testy modułowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UK, P6U_U</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>