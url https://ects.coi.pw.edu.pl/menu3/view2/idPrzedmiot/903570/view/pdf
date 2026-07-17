--- v4 (2026-06-05)
+++ v5 (2026-07-17)
@@ -912,191 +912,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U07, Tr1A_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przeczytać i zrozumieć tekst dotyczący danego tematu, tekst dotyczący zagadnień związanych z dniem codziennym, potrafi przeczytać i zrozumieć rubryki w formularzu. Potrafi zrozumieć główne wątki przekazu tekstu z zakresu studiowanej dziedziny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Prace domowe, praca na zajęciach, testy modułowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przeczytać i zrozumieć tekst dotyczący danego tematu, tekst dotyczący zagadnień związanych z dniem codziennym, potrafi przeczytać i zrozumieć rubryki w formularzu. Potrafi zrozumieć główne wątki przekazu tekstu z zakresu studiowanej dziedziny.</w:t>
+        <w:t xml:space="preserve">Potrafi zrozumieć krótkie komunikaty, potrafi zrozumieć audycję radiową dotyczącą omawianego tematu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Prace domowe, praca na zajęciach, testy modułowe</w:t>
+        <w:t xml:space="preserve">Praca na zajęciach, testy modułowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UK</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>