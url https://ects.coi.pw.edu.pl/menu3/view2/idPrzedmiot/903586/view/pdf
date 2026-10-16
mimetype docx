--- v8 (2026-08-26)
+++ v9 (2026-10-16)
@@ -1115,51 +1115,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W07, Tr1A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1181,67 +1181,67 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie aktywnego uczestnictwa  w zajęciach oraz otrzymanie min. oceny dostatecznej za sprawozdanie. 
 Weryfikacja umiejętności podczas: zajęć laboratoryjnych i komputerowych .   
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U10, Tr1A_U09, Tr1A_U08</w:t>
+        <w:t xml:space="preserve">Tr1A_U09, Tr1A_U08, Tr1A_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie wybrać i zastosować metodę oraz układ pomiarowy, odpowiednio do mierzonych w badanym układzie wielkości mechanicznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1322,51 +1322,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie aktywnego uczestnictwa  w zajęciach oraz otrzymanie min. oceny dostatecznej za sprawozdanie. Weryfikacja wiedzy podczas: zajęć laboratoryjnych i komputerowych.   
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U10, Tr1A_U21, Tr1A_U11</w:t>
+        <w:t xml:space="preserve">Tr1A_U21, Tr1A_U11, Tr1A_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>