--- v2 (2026-03-23)
+++ v3 (2026-05-10)
@@ -850,201 +850,201 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę na temat procesu zanieczyszczenia środowiska na skutek oddziaływania transportu lądowego, morskiego i lotniczego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zaliczenie na ocenę</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę na temat procesu zanieczyszczenia środowiska na skutek oddziaływania transportu lądowego, morskiego i lotniczego.</w:t>
+        <w:t xml:space="preserve">Potrafi zharmonizować politykę transportową pod kątem równowagi ekologicznej, promując transport publiczny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie na ocenę</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W08</w:t>
+        <w:t xml:space="preserve">Tr1A_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić skutki oddziaływania substancji z emisji z silników spalinowych na zanieczyszczenie środowiska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>