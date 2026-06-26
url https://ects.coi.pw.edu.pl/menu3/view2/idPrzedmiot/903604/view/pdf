--- v3 (2026-05-10)
+++ v4 (2026-06-26)
@@ -780,121 +780,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę w zakresie efektów wywołanych w skali globalnej, efekt cieplarniany, globalne ocieplenie, udział transportu, energetyki, przemysłu i rolnictwa w produkcji oraz działaniu na rzecz redukcji emisji gazów cieplarnianych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zaliczenie na ocenę</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę na temat procesu zanieczyszczenia środowiska na skutek oddziaływania transportu lądowego, morskiego i lotniczego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>