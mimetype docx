--- v4 (2026-06-26)
+++ v5 (2026-08-05)
@@ -780,51 +780,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę w zakresie efektów wywołanych w skali globalnej, efekt cieplarniany, globalne ocieplenie, udział transportu, energetyki, przemysłu i rolnictwa w produkcji oraz działaniu na rzecz redukcji emisji gazów cieplarnianych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1054,67 +1054,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie na ocenę</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U19, Tr1A_U21</w:t>
+        <w:t xml:space="preserve">Tr1A_U21, Tr1A_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>