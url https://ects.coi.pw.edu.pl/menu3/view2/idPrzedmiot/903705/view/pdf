--- v3 (2026-04-16)
+++ v4 (2026-05-11)
@@ -955,51 +955,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykonać pełen projekt bioprocesowy instalacji przemysłowej do realizacji technologii biochemicznej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1009,67 +1009,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">praca domowa, referat, sprawozdanie, dyskusja, seminarium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U06, K2_U07</w:t>
+        <w:t xml:space="preserve">K2_U07, K2_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada doświadczenie związane z pracą zespołową w sektorze inżynierii bioprocesowej i przemysłu biotechnologicznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>