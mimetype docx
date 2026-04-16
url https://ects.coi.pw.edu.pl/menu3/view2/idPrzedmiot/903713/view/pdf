--- v2 (2026-03-23)
+++ v3 (2026-04-16)
@@ -785,51 +785,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę dotyczącą metod i technologii kontrolowanego wytwarzania produktów
 farmaceutycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -990,67 +990,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U05, K2_U17, K2_U18</w:t>
+        <w:t xml:space="preserve">K2_U18, K2_U05, K2_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi określić strategię prowadzenia procesów przetwarzania farmaceutyków w celu
 osiągnięcia pożądanych form końcowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>