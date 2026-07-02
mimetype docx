--- v3 (2026-04-16)
+++ v4 (2026-07-02)
@@ -990,67 +990,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U18, K2_U05, K2_U17</w:t>
+        <w:t xml:space="preserve">K2_U05, K2_U17, K2_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi określić strategię prowadzenia procesów przetwarzania farmaceutyków w celu
 osiągnięcia pożądanych form końcowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>