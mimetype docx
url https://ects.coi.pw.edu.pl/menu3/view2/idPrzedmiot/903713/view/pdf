--- v4 (2026-07-02)
+++ v5 (2026-08-19)
@@ -1006,51 +1006,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U05, K2_U17, K2_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi określić strategię prowadzenia procesów przetwarzania farmaceutyków w celu
 osiągnięcia pożądanych form końcowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>