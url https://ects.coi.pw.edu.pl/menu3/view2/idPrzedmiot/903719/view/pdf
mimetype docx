--- v2 (2026-03-24)
+++ v3 (2026-04-16)
@@ -815,51 +815,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W03, K2_W05, K2_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
@@ -965,51 +965,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UO, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić i dobrać odpowiednie rozwiązania techniczne w zakresie oczyszczania gazów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>