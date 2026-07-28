--- v3 (2026-04-16)
+++ v4 (2026-07-28)
@@ -965,51 +965,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">I.P7S_UO, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić i dobrać odpowiednie rozwiązania techniczne w zakresie oczyszczania gazów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1185,51 +1185,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KR, P6U_K, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, I.P6S_KR, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość odpowiedzialności za podejmowane decyzje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>