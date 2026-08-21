--- v4 (2026-07-28)
+++ v5 (2026-08-21)
@@ -799,67 +799,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawozdanie, kolokwium, dyskusja</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W03, K2_W05, K2_W09</w:t>
+        <w:t xml:space="preserve">K2_W05, K2_W09, K2_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
@@ -1185,51 +1185,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KK, I.P6S_KR, P6U_K</w:t>
+        <w:t xml:space="preserve">I.P6S_KR, P6U_K, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość odpowiedzialności za podejmowane decyzje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>