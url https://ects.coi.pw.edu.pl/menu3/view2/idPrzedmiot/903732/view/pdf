--- v2 (2026-03-24)
+++ v3 (2026-05-11)
@@ -835,51 +835,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę niezbędną do prowadzenia badań doświadczalnych z uwzględnieniem zjawisk przenoszenia pędu, masy i energii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1195,51 +1195,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma umiejętność planowania i prowadzenia badań, korzystania z przyrządów pomiarowych oraz interpretowania i analizowania uzyskanych wyników.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>