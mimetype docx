--- v3 (2026-05-11)
+++ v4 (2026-07-27)
@@ -1195,51 +1195,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma umiejętność planowania i prowadzenia badań, korzystania z przyrządów pomiarowych oraz interpretowania i analizowania uzyskanych wyników.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1265,51 +1265,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi modelować przebieg procesów chemicznych i biochemicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>