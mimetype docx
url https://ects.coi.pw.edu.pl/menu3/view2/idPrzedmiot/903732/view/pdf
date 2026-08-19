--- v4 (2026-07-27)
+++ v5 (2026-08-19)
@@ -905,411 +905,411 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę o wieloaspektowym i wielkoskalowym podejściu do modelowania procesów stanowiącym obecnie najnowszy trend rozwojowy inżynierii chemicznej i procesowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">dyskusja, seminarium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę o wieloaspektowym i wielkoskalowym podejściu do modelowania procesów stanowiącym obecnie najnowszy trend rozwojowy inżynierii chemicznej i procesowej.</w:t>
+        <w:t xml:space="preserve">Posiada umiejętności korzystania z danych literaturowych i internetowych w celu samodzielnego rozwiązywania zadanych problemów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">dyskusja, seminarium</w:t>
+        <w:t xml:space="preserve">przyjęcie pracy dyplomowej magisterskiej przez opiekuna, referat, sprawozdanie, dyskusja, seminarium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W09</w:t>
+        <w:t xml:space="preserve">K2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada umiejętności korzystania z danych literaturowych i internetowych w celu samodzielnego rozwiązywania zadanych problemów.</w:t>
+        <w:t xml:space="preserve">Potrafi określać kierunki dalszego uczenia się i realizować proces samokształcenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">przyjęcie pracy dyplomowej magisterskiej przez opiekuna, dyskusja, seminarium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UU, P7U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi posługiwać się zaawansowanym narzędziem do komputerowego wspomagania projektowania instalacji w przemyśle chemicznym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">przyjęcie pracy dyplomowej magisterskiej przez opiekuna, referat, sprawozdanie, dyskusja, seminarium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U01</w:t>
+        <w:t xml:space="preserve">K2_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma umiejętność planowania i prowadzenia badań, korzystania z przyrządów pomiarowych oraz interpretowania i analizowania uzyskanych wyników.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">przyjęcie pracy dyplomowej magisterskiej przez opiekuna, referat, sprawozdanie, dyskusja, seminarium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi modelować przebieg procesów chemicznych i biochemicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>