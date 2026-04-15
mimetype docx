--- v2 (2026-02-28)
+++ v3 (2026-04-15)
@@ -844,51 +844,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W01, K1_W04, K1_W12, K1_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
@@ -908,51 +908,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">defence of laboratory reports; written and oral exam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U16, K1_U10, K1_U02</w:t>
+        <w:t xml:space="preserve">K1_U02, K1_U16, K1_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>