--- v3 (2026-04-15)
+++ v4 (2026-05-08)
@@ -774,51 +774,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W12, K1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę o stosowaniu norm europejskich EUROKOD 7 dotyczących geotechniki. Ma wiedzę z zakresu oceny stanów granicznych nośności, stateczności i odkształcalności podłoża oraz stanów granicznych użytkowania obiektu budowlanego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -828,51 +828,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">final test; written and oral exam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W01, K1_W04, K1_W12, K1_W10</w:t>
+        <w:t xml:space="preserve">K1_W04, K1_W12, K1_W10, K1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>