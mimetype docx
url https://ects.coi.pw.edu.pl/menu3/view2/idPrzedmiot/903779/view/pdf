--- v4 (2026-05-08)
+++ v5 (2026-06-14)
@@ -774,51 +774,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W12, K1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę o stosowaniu norm europejskich EUROKOD 7 dotyczących geotechniki. Ma wiedzę z zakresu oceny stanów granicznych nośności, stateczności i odkształcalności podłoża oraz stanów granicznych użytkowania obiektu budowlanego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -828,67 +828,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">final test; written and oral exam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W04, K1_W12, K1_W10, K1_W01</w:t>
+        <w:t xml:space="preserve">K1_W01, K1_W04, K1_W12, K1_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
@@ -978,67 +978,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">final test; written and oral exam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U02, K1_U15, K1_U10</w:t>
+        <w:t xml:space="preserve">K1_U10, K1_U02, K1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>