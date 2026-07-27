--- v5 (2026-06-14)
+++ v6 (2026-07-27)
@@ -978,67 +978,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">final test; written and oral exam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U10, K1_U02, K1_U15</w:t>
+        <w:t xml:space="preserve">K1_U02, K1_U15, K1_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>
@@ -1075,51 +1075,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KR</w:t>
+        <w:t xml:space="preserve">I.P6S_KR, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość ochrony i zachowanie ekologiczności podłoża gruntowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>