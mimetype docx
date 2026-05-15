--- v3 (2026-03-01)
+++ v4 (2026-05-15)
@@ -827,51 +827,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Has knowledge regarding application of asphalt mixtures in road construction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1172,67 +1172,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test and laboratory report verification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U23, K1_U21, K1_U12</w:t>
+        <w:t xml:space="preserve">K1_U21, K1_U12, K1_U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UO, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Has the ability for indyvidual and team work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>