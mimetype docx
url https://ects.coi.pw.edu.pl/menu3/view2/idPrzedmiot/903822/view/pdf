--- v4 (2026-05-15)
+++ v5 (2026-06-15)
@@ -827,51 +827,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Has knowledge regarding application of asphalt mixtures in road construction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -897,51 +897,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W13, K1_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Has knowledge regarding bitumen production process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1172,67 +1172,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test and laboratory report verification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U21, K1_U12, K1_U23</w:t>
+        <w:t xml:space="preserve">K1_U23, K1_U21, K1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UO, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Has the ability for indyvidual and team work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>