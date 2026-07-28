--- v5 (2026-06-15)
+++ v6 (2026-07-28)
@@ -897,51 +897,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W13, K1_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Has knowledge regarding bitumen production process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1102,51 +1102,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test and laboratory report verification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U21, K1_U15</w:t>
+        <w:t xml:space="preserve">K1_U15, K1_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>