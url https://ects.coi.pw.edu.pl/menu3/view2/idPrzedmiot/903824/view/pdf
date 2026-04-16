--- v2 (2026-02-28)
+++ v3 (2026-04-16)
@@ -966,51 +966,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Evaluating the accuracy of the laboratory test report.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U21, K1_U15, K1_U12, K1_U03</w:t>
+        <w:t xml:space="preserve">K1_U12, K1_U03, K1_U21, K1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>