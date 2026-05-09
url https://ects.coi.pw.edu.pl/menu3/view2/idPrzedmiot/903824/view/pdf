--- v3 (2026-04-16)
+++ v4 (2026-05-09)
@@ -966,51 +966,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Evaluating the accuracy of the laboratory test report.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U12, K1_U03, K1_U21, K1_U15</w:t>
+        <w:t xml:space="preserve">K1_U03, K1_U21, K1_U15, K1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>