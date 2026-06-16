--- v4 (2026-05-09)
+++ v5 (2026-06-16)
@@ -762,271 +762,271 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Has knowledge of the properties, design and technology, the following special varieties of concrete frostresistant, waterproof, heavy, light, high-strength concrete, fiber reinforced concrete, high performance concrete, self-compacting concrete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">written and oral examination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Has knowledge of the properties, design and technology, the following special varieties of concrete frostresistant, waterproof, heavy, light, high-strength concrete, fiber reinforced concrete, high performance concrete, self-compacting concrete.</w:t>
+        <w:t xml:space="preserve">Is able to select the appropriate composition of the binder to the concrete with regard to sustainability, in light of the standard requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">written and oral examination.</w:t>
+        <w:t xml:space="preserve">Checking the correct selection of the type of cement for the concrete according to the given specification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W13</w:t>
+        <w:t xml:space="preserve">K1_U03, K1_U21, K1_U15, K1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Is able to select the appropriate composition of the binder to the concrete with regard to sustainability, in light of the standard requirements.</w:t>
+        <w:t xml:space="preserve">Knows how to design and test special variety of concrete and evaluate their compliance with the specifications, it can make the choice of technology to the specific conditions for implementation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Checking the correct selection of the type of cement for the concrete according to the given specification.</w:t>
+        <w:t xml:space="preserve">Evaluating the accuracy of the laboratory test report.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U03, K1_U21, K1_U15, K1_U12</w:t>
+        <w:t xml:space="preserve">K1_U12, K1_U03, K1_U21, K1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Is able as a member of the research team to interpret the provisions of the specification, design, execute and explore the varieties of concrete; understand the role of sustainability concrete technology.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>