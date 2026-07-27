--- v5 (2026-06-16)
+++ v6 (2026-07-27)
@@ -762,51 +762,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Has knowledge of the properties, design and technology, the following special varieties of concrete frostresistant, waterproof, heavy, light, high-strength concrete, fiber reinforced concrete, high performance concrete, self-compacting concrete.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -896,137 +896,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Checking the correct selection of the type of cement for the concrete according to the given specification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K1_U12, K1_U03, K1_U21, K1_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Knows how to design and test special variety of concrete and evaluate their compliance with the specifications, it can make the choice of technology to the specific conditions for implementation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Evaluating the accuracy of the laboratory test report.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K1_U03, K1_U21, K1_U15, K1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Is able as a member of the research team to interpret the provisions of the specification, design, execute and explore the varieties of concrete; understand the role of sustainability concrete technology.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>