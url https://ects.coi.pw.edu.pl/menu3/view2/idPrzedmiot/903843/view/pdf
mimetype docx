--- v2 (2026-03-01)
+++ v3 (2026-04-16)
@@ -1341,51 +1341,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U23, K1_U20, K1_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UO, P6U_U, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UO, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Have skill to draw geological and hydrogeological cross-sections conditions on the basis of geological drilling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1395,67 +1395,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">test from exercises, drawing of cross-sections.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U23, K1_U20</w:t>
+        <w:t xml:space="preserve">K1_U20, K1_U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UO, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UU, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Have skill to identify rocks as building substrate and make its geological-engineering evaluation.			</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1615,67 +1615,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">test from lectures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_K07, K1_K01, K1_K04, K1_K06</w:t>
+        <w:t xml:space="preserve">K1_K01, K1_K04, K1_K06, K1_K07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P6S_KR, I.P6S_KO</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KR, I.P6S_KO, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Works independently and in team.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>