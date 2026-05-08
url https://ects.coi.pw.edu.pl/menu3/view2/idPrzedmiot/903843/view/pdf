--- v3 (2026-04-16)
+++ v4 (2026-05-08)
@@ -1395,67 +1395,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">test from exercises, drawing of cross-sections.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U20, K1_U23</w:t>
+        <w:t xml:space="preserve">K1_U23, K1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UU, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UO, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Have skill to identify rocks as building substrate and make its geological-engineering evaluation.			</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>