--- v4 (2026-05-08)
+++ v5 (2026-06-17)
@@ -1271,51 +1271,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Have skill to use and read geological maps (including the geological-engineering and hydrogeological), and on this basis preliminary evaluate geological-engineering conditions.				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1615,67 +1615,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">test from lectures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_K01, K1_K04, K1_K06, K1_K07</w:t>
+        <w:t xml:space="preserve">K1_K06, K1_K07, K1_K01, K1_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KR, I.P6S_KO, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KO, I.P6S_KK, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Works independently and in team.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>