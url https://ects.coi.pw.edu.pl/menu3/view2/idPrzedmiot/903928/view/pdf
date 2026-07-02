--- v2 (2026-03-23)
+++ v3 (2026-07-02)
@@ -987,51 +987,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U12: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opisać obserwowane zjawisko, wykonać i zinterpretować wyniki prostego eksperymentu. Potrafi przeprowadzić podstawowe badania w celu identyfikacji lub oceny jakości materiału budowlanego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1357,51 +1357,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KR, P6U_K</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jest świadomy uznawania wiedzy w rozwiązywaniu problemów inżynierskich oraz konieczności zasięgania opinii ekspertów w przypadku trudności z samodzielnym rozwiązywaniem problemu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>