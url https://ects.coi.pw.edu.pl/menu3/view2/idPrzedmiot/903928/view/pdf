--- v3 (2026-07-02)
+++ v4 (2026-07-28)
@@ -761,51 +761,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W15: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę na temat funkcji informacji, doboru źródeł informacji, a także technicznych sposobów gromadzenia, przechowywania i dystrybucji informacji oraz elementów technologii multimedialnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -987,51 +987,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U12: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opisać obserwowane zjawisko, wykonać i zinterpretować wyniki prostego eksperymentu. Potrafi przeprowadzić podstawowe badania w celu identyfikacji lub oceny jakości materiału budowlanego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>