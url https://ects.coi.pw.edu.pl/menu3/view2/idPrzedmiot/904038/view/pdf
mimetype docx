--- v2 (2026-03-23)
+++ v3 (2026-07-28)
@@ -751,151 +751,221 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W01, K1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna trzy metody odwracalnego odwzorowania przestrzeni na płaszczyznę:rzut środkowy (perspektywa), rzut równoległy ukośny (aksonometria ukośna), rzut równoległy prostokątny (rzuty Monge'a).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdziany pisemne i prace domowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_W01, K1_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna trzy metody odwracalnego odwzorowania przestrzeni na płaszczyznę:rzut środkowy (perspektywa), rzut równoległy ukośny (aksonometria ukośna), rzut równoległy prostokątny (rzuty Monge'a).</w:t>
+        <w:t xml:space="preserve">Umie analizować relacje pomiędzy elementami przestrzeni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdziany pisemne i prace domowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W01, K1_W02</w:t>
+        <w:t xml:space="preserve">K1_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie analizować relacje pomiędzy elementami przestrzeni.</w:t>
+        <w:t xml:space="preserve">Umie stosować poznane metody do przedstawiania obrazów wielościanów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdziany pisemne i prace domowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -914,178 +984,108 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie stosować poznane metody do przedstawiania obrazów wielościanów.</w:t>
+        <w:t xml:space="preserve">Potrafi analizować własności brył wielościennych przedstawionych w perspektywie, aksonometrii lub rzutach Monge'a.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdziany pisemne i prace domowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>