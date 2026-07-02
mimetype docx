--- v2 (2026-03-25)
+++ v3 (2026-07-02)
@@ -895,67 +895,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U07, K1_U12, K1_U20</w:t>
+        <w:t xml:space="preserve">K1_U12, K1_U20, K1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umiejętność czytania i interpretacji projektu architektonicznego w trakcie realizacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>