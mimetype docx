--- v3 (2026-07-02)
+++ v4 (2026-08-17)
@@ -895,137 +895,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U12, K1_U20, K1_U07</w:t>
+        <w:t xml:space="preserve">K1_U07, K1_U12, K1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umiejętność czytania i interpretacji projektu architektonicznego w trakcie realizacji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_U12, K1_U20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UU</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić rodzaj i charakter istniejących konstrukcji budowlanych realizowanych w różnych okresach historycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>