--- v3 (2026-04-19)
+++ v4 (2026-09-08)
@@ -827,51 +827,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przygotowanie prezentacji z przykładem rozwiązania materiałowo-technologicznego nawierzchni betonowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U09, K2_U16_IK, K2_U06, K2_U07</w:t>
+        <w:t xml:space="preserve">K2_U16_IK, K2_U06, K2_U07, K2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>