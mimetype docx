--- v3 (2026-03-23)
+++ v4 (2026-04-22)
@@ -777,51 +777,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W13, K2_W14_KB, K2_W15_KB, K2_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG, I.P7S_WK</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma poszerzoną wiedzę dotyczącą niektórych aspektów projektowania, wykonawstwa i eksploatacji wielokondygnacyjnych budynków o konstrukcji stalowej z węzłami podatnymi.											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1147,51 +1147,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KK, P7U_K</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie znaczenie i potrafi stosować zasady zrównoważonego rozwoju w budownictwie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1217,51 +1217,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_K, I.P7S_KO</w:t>
+        <w:t xml:space="preserve">I.P7S_KO, P7U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jest gotów do kreatywnego rozwiązywania
 zadania związanego z projektowaniem budynku
 szkieletowego z węzłami podatnymi.</w:t>
       </w:r>
     </w:p>
     <w:p>