--- v4 (2026-04-22)
+++ v5 (2026-07-02)
@@ -777,51 +777,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W13, K2_W14_KB, K2_W15_KB, K2_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W, I.P7S_WK</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma poszerzoną wiedzę dotyczącą niektórych aspektów projektowania, wykonawstwa i eksploatacji wielokondygnacyjnych budynków o konstrukcji stalowej z węzłami podatnymi.											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -911,51 +911,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U05, K2_U15_KB, K2_U17_KB, K2_U19_KB</w:t>
+        <w:t xml:space="preserve">K2_U15_KB, K2_U17_KB, K2_U19_KB, K2_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1217,51 +1217,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KO, P7U_K</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jest gotów do kreatywnego rozwiązywania
 zadania związanego z projektowaniem budynku
 szkieletowego z węzłami podatnymi.</w:t>
       </w:r>
     </w:p>
     <w:p>