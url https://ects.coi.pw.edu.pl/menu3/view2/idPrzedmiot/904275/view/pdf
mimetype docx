--- v5 (2026-07-02)
+++ v6 (2026-07-29)
@@ -761,51 +761,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładów. Wykonanie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W13, K2_W14_KB, K2_W15_KB, K2_W09</w:t>
+        <w:t xml:space="preserve">K2_W09, K2_W13, K2_W14_KB, K2_W15_KB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -911,51 +911,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U15_KB, K2_U17_KB, K2_U19_KB, K2_U05</w:t>
+        <w:t xml:space="preserve">K2_U05, K2_U15_KB, K2_U17_KB, K2_U19_KB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>