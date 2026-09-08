--- v6 (2026-07-29)
+++ v7 (2026-09-08)
@@ -761,67 +761,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładów. Wykonanie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W09, K2_W13, K2_W14_KB, K2_W15_KB</w:t>
+        <w:t xml:space="preserve">K2_W13, K2_W14_KB, K2_W15_KB, K2_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG, I.P7S_WK</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma poszerzoną wiedzę dotyczącą niektórych aspektów projektowania, wykonawstwa i eksploatacji wielokondygnacyjnych budynków o konstrukcji stalowej z węzłami podatnymi.											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -911,51 +911,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U05, K2_U15_KB, K2_U17_KB, K2_U19_KB</w:t>
+        <w:t xml:space="preserve">K2_U17_KB, K2_U05, K2_U19_KB, K2_U15_KB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>