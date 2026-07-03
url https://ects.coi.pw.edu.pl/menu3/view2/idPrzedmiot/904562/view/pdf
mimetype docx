--- v4 (2026-03-23)
+++ v5 (2026-07-03)
@@ -1311,51 +1311,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U15_KB, K2_U04, K2_U06, K2_U18_KB, K2_U19_KB</w:t>
+        <w:t xml:space="preserve">K2_U18_KB, K2_U19_KB, K2_U15_KB, K2_U04, K2_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>