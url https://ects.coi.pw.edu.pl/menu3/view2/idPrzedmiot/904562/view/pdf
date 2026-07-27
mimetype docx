--- v5 (2026-07-03)
+++ v6 (2026-07-27)
@@ -1247,51 +1247,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W15_KB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
@@ -1311,67 +1311,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U18_KB, K2_U19_KB, K2_U15_KB, K2_U04, K2_U06</w:t>
+        <w:t xml:space="preserve">K2_U04, K2_U06, K2_U18_KB, K2_U19_KB, K2_U15_KB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UO, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować przemysłowy komin stalowy jednopowłokowy z wykładziną wewnętrzną.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1827,51 +1827,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_K01, K2_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_K, I.P7S_KR, I.P7S_KK</w:t>
+        <w:t xml:space="preserve">I.P7S_KR, P7U_K, I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonując projekty poszukuje prawidłowych, racjonalnych i uzasadnionych ekonomicznie rozwiązań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>