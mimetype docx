--- v6 (2026-07-27)
+++ v7 (2026-08-22)
@@ -827,1051 +827,1051 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zasady kształtowania, konstruowania i obliczania konstrukcji wsporczych halowego transportu podpartego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykonanie projektu belki podsuwnicowej. Zaliczenie wykładów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_W10, K2_W15_KB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zasady kształtowania, konstruowania i obliczania konstrukcji wsporczych halowego transportu podpartego.</w:t>
+        <w:t xml:space="preserve">Zna ogólne zasady projektowania torów jezdnych transportu podwieszonego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wykonanie projektu belki podsuwnicowej. Zaliczenie wykładów.</w:t>
+        <w:t xml:space="preserve">Zaliczenie wykładów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W10, K2_W15_KB</w:t>
+        <w:t xml:space="preserve">K2_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna ogólne zasady projektowania torów jezdnych transportu podwieszonego.</w:t>
+        <w:t xml:space="preserve">Ma ogólną wiedzę na temat rurociągów przesyłowych cieczy i gazów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W10</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W6: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna ogólne zasady projektowania podpór kolei linowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie wykładów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W7: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma ogólną wiedzę na temat konstrukcji wsporczych linii elektroenergetycznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie wykładów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W8: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe normy z zakresu projektowania konstrukcji wsporczych suwnic i kominów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykonanie projektu. Obrona projektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_W15_KB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma ogólną wiedzę na temat rurociągów przesyłowych cieczy i gazów.</w:t>
+        <w:t xml:space="preserve">Potrafi zaprojektować główną konstrukcję wsporczą suwnicy natorowej (belkę podsuwnicową).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Wykonanie i obrona projektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_U04, K2_U06, K2_U18_KB, K2_U19_KB, K2_U15_KB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UO, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zaprojektować przemysłowy komin stalowy jednopowłokowy z wykładziną wewnętrzną.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykonanie i obrona projektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_U04, K2_U18_KB, K2_U19_KB, K2_U15_KB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UO, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykonać rysunki konstrukcyjne belki podsuwnicowej i komina stalowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykonanie projektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_U15_KB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi korzystać z norm dotyczących projektowania belek podsuwnicowych i kominów stalowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykonanie i obrona projektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_U06, K2_U18_KB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zebrać obciążenia statyczne i dynamiczne przekazywane przez suwnice natorowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykonanie projektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_U18_KB, K2_U19_KB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U6: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ustalić i zebrać obciążenia stałe, technologiczne, termiczne i klimatyczne działające na kominy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykonanie i obrona projektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_U18_KB, K2_U19_KB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U7: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi dokonać klasyfikacji konstrukcji przemysłowych ze względy na ich przeznaczenie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">K2_U17_KB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W6: </w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna ogólne zasady projektowania podpór kolei linowych.</w:t>
+        <w:t xml:space="preserve">Studiuje materiały wykładowe. Uzupełnia wiedzę informacjami z literatury i innych ogólnie dostępnych źródeł.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">K2_K01, K2_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"/>
-[...719 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_KR, P7U_K, I.P7S_KK</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KR, I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonując projekty poszukuje prawidłowych, racjonalnych i uzasadnionych ekonomicznie rozwiązań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>