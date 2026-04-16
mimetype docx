--- v2 (2026-02-09)
+++ v3 (2026-04-16)
@@ -837,51 +837,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W10, Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>