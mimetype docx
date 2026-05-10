--- v3 (2026-04-16)
+++ v4 (2026-05-10)
@@ -837,51 +837,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W10, Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -987,51 +987,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U09, Tr1A_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi rozwiązywać podstawowe zagadnienia dotyczące silników trakcyjnych. Umie interpretować wyniki pomiarów i wyciągać wnioski.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>