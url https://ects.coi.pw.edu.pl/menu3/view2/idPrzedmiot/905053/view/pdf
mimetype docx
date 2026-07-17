--- v4 (2026-05-10)
+++ v5 (2026-07-17)
@@ -767,271 +767,271 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W10, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, I.P6S_WK, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę o budowie i funkcjonowaniu układów silnika. Zna charakterystyki silników trakcyjnych oraz podstawowe metody ich badań empirycznych. Ma wiedzę o przyczynach zanieczyszczenia środowiska przez pojazdy samocho-dowe i możliwości jego ograniczenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Odbycie i zaliczenie ustne lub pisemne każdego ćwiczenia (udzielenie przynajmniej 51% odpowiedzi na kilka pytań do każdego tematu) oraz wykonanie i zaliczenie sprawozdania z każdego ćwiczenia przez zespół wykonujący ćwiczenie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W10, Tr1A_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę o budowie i funkcjonowaniu układów silnika. Zna charakterystyki silników trakcyjnych oraz podstawowe metody ich badań empirycznych. Ma wiedzę o przyczynach zanieczyszczenia środowiska przez pojazdy samocho-dowe i możliwości jego ograniczenia.</w:t>
+        <w:t xml:space="preserve">Potrafi pozyskać informacje z literatury dotyczące silników trakcyjnych (napęd spalinowy, elektryczny, hybrydowy).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odbycie i zaliczenie ustne lub pisemne każdego ćwiczenia (udzielenie przynajmniej 51% odpowiedzi na kilka pytań do każdego tematu) oraz wykonanie i zaliczenie sprawozdania z każdego ćwiczenia przez zespół wykonujący ćwiczenie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W10, Tr1A_W08</w:t>
+        <w:t xml:space="preserve">Tr1A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P6S_WK</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi pozyskać informacje z literatury dotyczące silników trakcyjnych (napęd spalinowy, elektryczny, hybrydowy).</w:t>
+        <w:t xml:space="preserve">Posiada umiejętność przedstawiania schematycznego układów silnika i prezentowania charakterystyk silnika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odbycie i zaliczenie ustne lub pisemne każdego ćwiczenia (udzielenie przynajmniej 51% odpowiedzi na kilka pytań do każdego tematu) oraz wykonanie i zaliczenie sprawozdania z każdego ćwiczenia przez zespół wykonujący ćwiczenie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U01</w:t>
+        <w:t xml:space="preserve">Tr1A_U09, Tr1A_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi rozwiązywać podstawowe zagadnienia dotyczące silników trakcyjnych. Umie interpretować wyniki pomiarów i wyciągać wnioski.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>