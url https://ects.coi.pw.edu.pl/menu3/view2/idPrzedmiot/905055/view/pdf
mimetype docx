--- v5 (2026-06-26)
+++ v6 (2026-10-13)
@@ -756,207 +756,207 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z wykładu; warunkiem minimalnym osiągnięcia efektu jest uzyskanie wskaźnika jakościowego oceny powyżej 50% za pytania w zakresie tematycznym tego efektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna własności i zasady doboru materiałów do budowy pojazdów, podstawowe sposoby kształtowania elementów pojazdów oraz metody obróbki cieplnej i cieplno-chemicznej części samochodowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium pisemne z wykładu; warunkiem minimalnym osiągnięcia efektu jest uzyskanie wskaźnika jakościowego oceny powyżej 50% za pytania w zakresie tematycznym tego efektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawy technologii łączenia części i montażu zespołów pojazdów oraz pokrycia techniczne, ochronne i dekoracyjne stosowane w produkcji i naprawie pojazdów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium pisemne z wykładu; warunkiem minimalnym osiągnięcia efektu jest uzyskanie wskaźnika jakościowego oceny powyżej 50% za pytania w zakresie tematycznym tego efektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna dokumentację technologiczną procesu produkcji i naprawy elementów samochodowych oraz sposoby napraw wybranych elementów pojazdów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>