--- v4 (2026-03-24)
+++ v5 (2026-04-16)
@@ -824,67 +824,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium z wykładu oraz ocena poprawności wykonania pracy projektowej i przebiegu jej obrony. Wymagane jest uzyskanie przynajmniej 55% punktów z kolokwium oraz wykazanie się zrozumieniem uwzględnionych w pracy projektowej regulacji prawnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W13, Tr1A_W09</w:t>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WK, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>