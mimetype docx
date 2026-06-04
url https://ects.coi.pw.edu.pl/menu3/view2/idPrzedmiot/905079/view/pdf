--- v5 (2026-04-16)
+++ v6 (2026-06-04)
@@ -904,67 +904,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena poprawności wykonania pracy projektowej w zakresie uwzględnienia obowiązujących zasad rozliczania używania samochodu osobowego w działalności gospodarczej oraz wskaźników oceny ekonomicznej wariantów. Wymagane jest uwzględnienie zasad zgodnych z obowiązującą interpretacją przepisów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U01, Tr1A_U06</w:t>
+        <w:t xml:space="preserve">Tr1A_U06, Tr1A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Absolwent, uwzględniając m.in. wskaźniki finansowe oceny rozwiązań i metody wyceny wartości rezydualnej inwestycji, potrafi dokonać analizy ekonomicznej oraz wielokryterialnej oceny wariantów rozwiązania ustalonego problemu decyzyjnego dotyczącego floty pojazdów samochodowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>