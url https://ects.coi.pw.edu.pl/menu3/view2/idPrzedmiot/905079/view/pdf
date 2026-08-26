--- v6 (2026-06-04)
+++ v7 (2026-08-26)
@@ -904,67 +904,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena poprawności wykonania pracy projektowej w zakresie uwzględnienia obowiązujących zasad rozliczania używania samochodu osobowego w działalności gospodarczej oraz wskaźników oceny ekonomicznej wariantów. Wymagane jest uwzględnienie zasad zgodnych z obowiązującą interpretacją przepisów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U06, Tr1A_U01</w:t>
+        <w:t xml:space="preserve">Tr1A_U01, Tr1A_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Absolwent, uwzględniając m.in. wskaźniki finansowe oceny rozwiązań i metody wyceny wartości rezydualnej inwestycji, potrafi dokonać analizy ekonomicznej oraz wielokryterialnej oceny wariantów rozwiązania ustalonego problemu decyzyjnego dotyczącego floty pojazdów samochodowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -974,51 +974,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Merytoryczna ocena poprawności wykonania pracy projektowej. Wymagane jest wykonanie pracy projektowej bez grubych błędów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U11, Tr1A_U14, Tr1A_U16</w:t>
+        <w:t xml:space="preserve">Tr1A_U14, Tr1A_U16, Tr1A_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>