--- v1 (2026-02-09)
+++ v2 (2026-05-16)
@@ -756,51 +756,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada ogólną wiedzę o badaniu oceny i kontroli jakości oraz normalizacji i certyfikacji towaru i opakowania.	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1033,67 +1033,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: pierwsze lub drugie kolokwium pisemne lub ustne dotyczące wybranych zagadnień teoretycznych z zakresu towaroznawstwa i bezpieczeństwa towaru w transporcie, zawierające po 4pytania otwarte (w celu  uzyskania oceny pozytywnej wymagana jest odpowiedź w co najmniej 50% na pytania); ocena podsumowująca - ocena z pierwszego i drugiego kolokwium pisemnego lub ustnego lub ocena z egzaminu pisemnego lub ustnego zawierającego 8 pytań otwartych dotyczących wybranych zagadnień teoretycznych z zakresu zdefiniowanego efektu.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U01, Tr1A_U06</w:t>
+        <w:t xml:space="preserve">Tr1A_U06, Tr1A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UU, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>