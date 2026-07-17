--- v2 (2026-05-16)
+++ v3 (2026-07-17)
@@ -756,51 +756,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada ogólną wiedzę o badaniu oceny i kontroli jakości oraz normalizacji i certyfikacji towaru i opakowania.	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1049,51 +1049,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U06, Tr1A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UU, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>