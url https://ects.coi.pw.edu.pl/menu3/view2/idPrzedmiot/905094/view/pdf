--- v3 (2026-03-24)
+++ v4 (2026-04-16)
@@ -966,67 +966,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium z ćwiczeń, jedno lub dwa zadania rachunkowe, wymagane jest poprawne zapisanie właściwych wzorów oraz uzyskanie przynajmniej 51% punktów z tych zadań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U11, Tr1A_U18, Tr1A_U14</w:t>
+        <w:t xml:space="preserve">Tr1A_U18, Tr1A_U14, Tr1A_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wyznaczać zapotrzebowanie zależne oraz planować zaopatrzenie przy uwzględnieniu systemów zamawiania opartych na poziomie informacyjnym oraz systemów zamawiania opartych na przeglądzie okresowym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>