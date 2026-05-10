--- v4 (2026-04-16)
+++ v5 (2026-05-10)
@@ -896,67 +896,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium z ćwiczeń, jedno lub dwa zadania rachunkowe, wymagane jest poprawne zapisanie właściwych wzorów oraz uzyskanie przynajmniej 51% punktów z tych zadań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U18, Tr1A_U14, Tr1A_U11</w:t>
+        <w:t xml:space="preserve">Tr1A_U11, Tr1A_U18, Tr1A_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić optymalizację zapasów zabezpieczających i zapasów cyklicznych, w tym także dla grup zapasów oraz dla zapasów rozproszonych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>