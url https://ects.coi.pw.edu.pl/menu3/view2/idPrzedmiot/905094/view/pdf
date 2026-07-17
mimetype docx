--- v5 (2026-05-10)
+++ v6 (2026-07-17)
@@ -896,67 +896,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium z ćwiczeń, jedno lub dwa zadania rachunkowe, wymagane jest poprawne zapisanie właściwych wzorów oraz uzyskanie przynajmniej 51% punktów z tych zadań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U11, Tr1A_U18, Tr1A_U14</w:t>
+        <w:t xml:space="preserve">Tr1A_U18, Tr1A_U14, Tr1A_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić optymalizację zapasów zabezpieczających i zapasów cyklicznych, w tym także dla grup zapasów oraz dla zapasów rozproszonych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>