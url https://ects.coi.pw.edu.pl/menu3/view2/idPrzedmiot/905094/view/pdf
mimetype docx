--- v6 (2026-07-17)
+++ v7 (2026-08-26)
@@ -912,121 +912,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U18, Tr1A_U14, Tr1A_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przeprowadzić optymalizację zapasów zabezpieczających i zapasów cyklicznych, w tym także dla grup zapasów oraz dla zapasów rozproszonych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium z ćwiczeń, jedno lub dwa zadania rachunkowe, wymagane jest poprawne zapisanie właściwych wzorów oraz uzyskanie przynajmniej 51% punktów z tych zadań.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_U18, Tr1A_U14, Tr1A_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wyznaczać zapotrzebowanie zależne oraz planować zaopatrzenie przy uwzględnieniu systemów zamawiania opartych na poziomie informacyjnym oraz systemów zamawiania opartych na przeglądzie okresowym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>