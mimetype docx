--- v2 (2026-06-26)
+++ v3 (2026-08-06)
@@ -837,341 +837,341 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">metody pomiaru i oceny ryzyka w transporcie drogowym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium pisemne, 5 pytań otwartych, każde pytanie punktowane jest 1 punktem. Wymagane jest uzyskanie co najmniej 50% punktów ze wszystkich możliwych do uzyskania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">metody pomiaru i oceny ryzyka w transporcie drogowym.</w:t>
+        <w:t xml:space="preserve">dobierać źródła i pozyskiwać informacje przydatne w procesie przygotowania analizy oceny ryzyka w transporcie drogowym, wyciągać wnioski oraz formułować i uzasadniać opinie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium pisemne, 5 pytań otwartych, każde pytanie punktowane jest 1 punktem. Wymagane jest uzyskanie co najmniej 50% punktów ze wszystkich możliwych do uzyskania.</w:t>
+        <w:t xml:space="preserve">Wykonanie zespołowego projektu przez studenta, a następnie obrona projektu u prowadzącego zajęcia i ocena końcowa na którą składa się: ocena z wykonanego projektu i ocena z obrony projektu. Wymagana jest średnia minimum 3,0; przy czym wymagane są pozytywne oceny cząstkowe (min 3,0)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">dobierać źródła i pozyskiwać informacje przydatne w procesie przygotowania analizy oceny ryzyka w transporcie drogowym, wyciągać wnioski oraz formułować i uzasadniać opinie.</w:t>
+        <w:t xml:space="preserve">ocenić przydatność metod i narzędzi służących do pomiaru, analiz i oceny ryzyka w transporcie drogowym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie zespołowego projektu przez studenta, a następnie obrona projektu u prowadzącego zajęcia i ocena końcowa na którą składa się: ocena z wykonanego projektu i ocena z obrony projektu. Wymagana jest średnia minimum 3,0; przy czym wymagane są pozytywne oceny cząstkowe (min 3,0)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U01</w:t>
+        <w:t xml:space="preserve">Tr1A_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ocenić przydatność metod i narzędzi służących do pomiaru, analiz i oceny ryzyka w transporcie drogowym.</w:t>
+        <w:t xml:space="preserve">używając właściwych metod, zgodnie z zadaną specyfikacją oszacować poziom ryzyka dla wybranego systemu lub procesu w transporcie drogowym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie zespołowego projektu przez studenta, a następnie obrona projektu u prowadzącego zajęcia i ocena końcowa na którą składa się: ocena z wykonanego projektu i ocena z obrony projektu. Wymagana jest średnia minimum 3,0; przy czym wymagane są pozytywne oceny cząstkowe (min 3,0)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U22</w:t>
+        <w:t xml:space="preserve">Tr1A_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS01: </w:t>
       </w:r>
     </w:p>