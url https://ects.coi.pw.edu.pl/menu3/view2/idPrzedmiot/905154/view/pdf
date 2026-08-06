--- v2 (2026-03-23)
+++ v3 (2026-08-06)
@@ -761,121 +761,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna budowę, zasadę działania i własności użytkowe (charakterystyki) kanału transmisyjnego w systemach radiokomunikacji ruchomej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, ew. odpowiedzi ustne w 2 terminach (termin podstawowy i dodatkowy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna budowę, zasadę działania i własności użytkowe (charakterystyki) systemów telefonii komórkowej, architekturę i aspekty systemowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>