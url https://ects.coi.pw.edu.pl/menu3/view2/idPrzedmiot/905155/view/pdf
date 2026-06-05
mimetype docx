--- v0 (2025-11-01)
+++ v1 (2026-06-05)
@@ -1192,51 +1192,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi określić priorytet oraz identyfikować i rozstrzygać dylematy związane z realizacją określonego przez siebie lub innych zadania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>