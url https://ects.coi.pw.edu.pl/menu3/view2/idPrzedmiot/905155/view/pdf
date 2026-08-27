--- v1 (2026-06-05)
+++ v2 (2026-08-27)
@@ -832,71 +832,141 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna budowę, zasadę działania i własności użytkowe (charakterystyki) systemów telefonii komórkowej, architekturę i aspekty systemowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, ew. odpowiedzi ustne w 2 terminach (termin podstawowy i dodatkowy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna budowę, zasadę działania i własności użytkowe (charakterystyki) systemów telefonii komórkowej, architekturę i aspekty systemowe.</w:t>
+        <w:t xml:space="preserve">Zna budowę, zasadę działania i własności użytkowe sieci trankingowych, satelitarnych systemów radiokomunikacji osobistej oraz systemów nawigacyjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, ew. odpowiedzi ustne w 2 terminach (termin podstawowy i dodatkowy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -907,336 +977,266 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna budowę, zasadę działania i własności użytkowe sieci trankingowych, satelitarnych systemów radiokomunikacji osobistej oraz systemów nawigacyjnych.</w:t>
+        <w:t xml:space="preserve">Umie ocenić parametry użytkowe systemu radiokomunikacyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium, ew. odpowiedzi ustne w 2 terminach (termin podstawowy i dodatkowy)</w:t>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe w 2 terminach (termin podstawowy i dodatkowy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09</w:t>
+        <w:t xml:space="preserve">Tr1A_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie ocenić parametry użytkowe systemu radiokomunikacyjnego.</w:t>
+        <w:t xml:space="preserve">Zna specyfikę metod doboru systemu radiokomunikacyjnego do wybranych zadań transportowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe w 2 terminach (termin podstawowy i dodatkowy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U09</w:t>
+        <w:t xml:space="preserve">Tr1A_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna specyfikę metod doboru systemu radiokomunikacyjnego do wybranych zadań transportowych.</w:t>
+        <w:t xml:space="preserve">Umie posługiwać się specyfikacjami technicznymi systemów radiokomunikacyjnych oraz podstawowymi metodami oceny jakości systemów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe w 2 terminach (termin podstawowy i dodatkowy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi określić priorytet oraz identyfikować i rozstrzygać dylematy związane z realizacją określonego przez siebie lub innych zadania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>