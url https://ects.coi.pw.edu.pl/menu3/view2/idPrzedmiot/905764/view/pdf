--- v2 (2026-03-21)
+++ v3 (2026-06-12)
@@ -918,51 +918,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grades of projects and their presentations, Grades of projects </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">DS2_U01, DS2_U04, DS2_U05, DS2_U14</w:t>
+        <w:t xml:space="preserve">DS2_U05, DS2_U14, DS2_U01, DS2_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -988,51 +988,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grades of projects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">DS2_U05, DS2_U01, DS2_U04</w:t>
+        <w:t xml:space="preserve">DS2_U01, DS2_U04, DS2_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>