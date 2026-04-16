--- v1 (2026-02-09)
+++ v2 (2026-04-16)
@@ -780,541 +780,541 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">M2_W04, M2MCB_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WCB_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę z zakresu mechanizmów stosowanych w złośliwym oprogramowaniu i sieciach botnet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium pisemne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M2MCB_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WCB_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę z zakresu testów penetracyjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium pisemne, zajęcia laboratoryjne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M2MCB_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WCB_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę z zakresu kryminalistyki cyfrowej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium pisemne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M2MCB_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WCB_W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę z obszaru środków technicznych zapewniających cyberbezpieczeństwo sieci, systemów i użytkowników</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium pisemne, zajęcia laboratoryjne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M2MCB_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WCB_W06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę z obszaru bezpieczeństwa komunikacji w sieciach teleinformatycznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium pisemne, zajęcia laboratoryjne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M2MCB_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WCB_W07: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę z zakresu modelowania zagrożeń w cyberprzestrzeni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium pisemne, zajęcia laboratoryjne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M2MCB_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WCB_W08: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę z zakresu zarządzania cyberbezpieczeństwem i aspektów społecznych w cyberprzestrzeni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium pisemne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">M2MCB_W02, M2_W04</w:t>
-      </w:r>
-[...488 lines deleted...]
-        <w:t xml:space="preserve">M2_W04, M2MCB_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>