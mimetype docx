--- v2 (2026-04-16)
+++ v3 (2026-06-05)
@@ -780,51 +780,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M2_W04, M2MCB_W02</w:t>
+        <w:t xml:space="preserve">M2MCB_W02, M2_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2200,51 +2200,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zajęcia laboratoryjne, wykład</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M2_K01, M2_K03</w:t>
+        <w:t xml:space="preserve">M2_K03, M2_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>