--- v1 (2026-02-12)
+++ v2 (2026-04-16)
@@ -1069,51 +1069,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U22, K_U14</w:t>
+        <w:t xml:space="preserve">K_U14, K_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1295,51 +1295,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U02, K_U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka BEU_K01: </w:t>
       </w:r>
     </w:p>