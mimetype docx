--- v2 (2026-04-16)
+++ v3 (2026-07-28)
@@ -1085,261 +1085,261 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U14, K_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka BEU_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi projektować systemy optomechaniczne </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena projektów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01, K_U14, K_U21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka BEU_U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi dobierać materiały i technologie wykonania elementów konstrukcji optomechanicznej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena projektów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U08, K_U20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka BEU_U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka BEU_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi projektować systemy optomechaniczne </w:t>
+        <w:t xml:space="preserve">Potrafi opracować opis procesu projektowania i dokumentację techniczną </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U14, K_U21</w:t>
+        <w:t xml:space="preserve">K_U02, K_U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka BEU_K01: </w:t>
       </w:r>
     </w:p>