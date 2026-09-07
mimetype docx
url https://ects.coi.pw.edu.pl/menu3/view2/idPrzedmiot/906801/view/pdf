--- v3 (2026-07-28)
+++ v4 (2026-09-07)
@@ -795,481 +795,481 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W12, K_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka BEU_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zasady konstruowania opraw podstawowych elementów optycznych i optoelektronicznych, projektowania, montażu i justowania przyrządów optomechatronicznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, ocena projektów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka BEU_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna właściwości materiałów stosowanych w konstrukcjach optomechatronicznych i zasady ich doboru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, ocena projektów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka BEU_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka BEU_W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zasady konstruowania opraw podstawowych elementów optycznych i optoelektronicznych, projektowania, montażu i justowania przyrządów optomechatronicznych</w:t>
+        <w:t xml:space="preserve">Zna podstawowe zagadnienia dotyczące niezawodności i eksploatacji obiektów technicznych, a w szczególności urządzeń optomechatronicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin, ocena projektów</w:t>
+        <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W13</w:t>
+        <w:t xml:space="preserve">K_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka BEU_W03: </w:t>
+        <w:t xml:space="preserve">P6U_W, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka BEU_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna właściwości materiałów stosowanych w konstrukcjach optomechatronicznych i zasady ich doboru</w:t>
+        <w:t xml:space="preserve">Potrafi posługiwac się odpowiednimi narzędziami informatycznymi wspomagającymi proces projektowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin, ocena projektów</w:t>
+        <w:t xml:space="preserve">Ocena projektów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W15</w:t>
+        <w:t xml:space="preserve">K_U14, K_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka BEU_W04: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka BEU_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe zagadnienia dotyczące niezawodności i eksploatacji obiektów technicznych, a w szczególności urządzeń optomechatronicznych.</w:t>
+        <w:t xml:space="preserve">Potrafi projektować systemy optomechaniczne </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin</w:t>
+        <w:t xml:space="preserve">Ocena projektów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W19</w:t>
+        <w:t xml:space="preserve">K_U01, K_U14, K_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, III.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka BEU_U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka BEU_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi posługiwac się odpowiednimi narzędziami informatycznymi wspomagającymi proces projektowania</w:t>
+        <w:t xml:space="preserve">Potrafi dobierać materiały i technologie wykonania elementów konstrukcji optomechanicznej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U14, K_U22</w:t>
+        <w:t xml:space="preserve">K_U08, K_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka BEU_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opracować opis procesu projektowania i dokumentację techniczną </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>