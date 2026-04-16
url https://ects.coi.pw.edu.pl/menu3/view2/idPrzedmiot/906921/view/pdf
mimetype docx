--- v1 (2026-03-23)
+++ v2 (2026-04-16)
@@ -1070,51 +1070,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, I.P6S_UK, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MTR_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">umie dla danej grupy materiałow dobrać obróbke cieplną </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>