--- v2 (2026-04-16)
+++ v3 (2026-07-01)
@@ -780,71 +780,141 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MTR_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna zależność pomiędzy budową materiałów a ich właściwościami  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zaliczenie, kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka MTR_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka MTR_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna zależność pomiędzy budową materiałów a ich właściwościami  </w:t>
+        <w:t xml:space="preserve">zna charakterystyczne właściwości poszczególnych grup materiałów i możliwości ich modyfikacji </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie, kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -855,266 +925,196 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka MTR_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MTR_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna charakterystyczne właściwości poszczególnych grup materiałów i możliwości ich modyfikacji </w:t>
+        <w:t xml:space="preserve">umie na podsatwie zdobytej wiedzy i żródel literaturowych sformułowac wymagania co do materiału dla danej aplikacji </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">zaliczenie-kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MTR_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">umie korzystać z baz materiałów i metodyki doboru materiałów  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">zaliczenie, kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W15</w:t>
+        <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...78 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, I.P6S_UK, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MTR_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">umie dla danej grupy materiałow dobrać obróbke cieplną </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>