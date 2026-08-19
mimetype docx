--- v3 (2026-07-01)
+++ v4 (2026-08-19)
@@ -780,51 +780,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MTR_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna zależność pomiędzy budową materiałów a ich właściwościami  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -850,51 +850,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MTR_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna charakterystyczne właściwości poszczególnych grup materiałów i możliwości ich modyfikacji </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>