--- v2 (2026-04-16)
+++ v3 (2026-10-14)
@@ -744,67 +744,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne, 5 pytań otwartych, każde pytanie punktowane jest 1 punktem. Wymagane jest uzyskanie co najmniej 50% punktów ze wszystkich możliwych do uzyskania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W11, Tr1A_W13</w:t>
+        <w:t xml:space="preserve">Tr1A_W13, Tr1A_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">metody i techniki wykorzystywane do oceny efektywności przeładunkowej terminali oraz przewozów intermodalnych w aspekcie techniczno-technologicznym oraz środowiskowym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>