--- v4 (2026-03-23)
+++ v5 (2026-06-04)
@@ -863,51 +863,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W12, K2_W08, K2_W18_IPB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WK, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wymienić podstawowe przyczyny korozji kompozytów budowlanych i analizować ich wpływ na trwałość obiektów budowlanych. Zna podstawowe metody oceny stanu materiałów w konstrukcji budowlanej. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1013,51 +1013,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U04, K2_U06, K2_U08, K2_U09, K2_U17_IPB, K2_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UO, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UU</w:t>
+        <w:t xml:space="preserve">I.P7S_UO, P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>