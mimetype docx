--- v6 (2026-08-26)
+++ v7 (2026-10-13)
@@ -838,51 +838,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny i ustny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W03, K2_W02, K2_W04, K2_W15_KB</w:t>
+        <w:t xml:space="preserve">K2_W02, K2_W04, K2_W15_KB, K2_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -908,67 +908,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny i ustny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W07, K2_W03, K2_W02, K2_W04</w:t>
+        <w:t xml:space="preserve">K2_W03, K2_W02, K2_W04, K2_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna sposób rozwiązywania zadania statyki prętów cienkościennych o przekroju otwartym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1048,51 +1048,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny i ustny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W03, K2_W04, K2_W07</w:t>
+        <w:t xml:space="preserve">K2_W07, K2_W03, K2_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1268,51 +1268,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Praca projektowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U03, K2_U04, K2_U12, K2_U02</w:t>
+        <w:t xml:space="preserve">K2_U02, K2_U03, K2_U04, K2_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UO, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1338,51 +1338,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U02, K2_U03, K2_U06, K2_U08</w:t>
+        <w:t xml:space="preserve">K2_U08, K2_U02, K2_U03, K2_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1478,67 +1478,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Praca projektowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U03, K2_U04, K2_U08, K2_U02</w:t>
+        <w:t xml:space="preserve">K2_U02, K2_U03, K2_U04, K2_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>